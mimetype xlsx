--- v1 (2026-01-08)
+++ v2 (2026-05-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="sheet1" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="713" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="731" uniqueCount="204">
   <si>
     <t>계약년도</t>
   </si>
   <si>
     <t>client</t>
   </si>
   <si>
     <t>피보험자</t>
   </si>
   <si>
     <t>ip_ssn_number</t>
   </si>
   <si>
     <t>상태</t>
   </si>
   <si>
     <t>관계</t>
   </si>
   <si>
     <t>보험기간</t>
   </si>
   <si>
     <t>키맨</t>
   </si>
   <si>
@@ -184,50 +184,53 @@
   <si>
     <t>781115-1******</t>
   </si>
   <si>
     <t>yan38317</t>
   </si>
   <si>
     <t>엄원섭</t>
   </si>
   <si>
     <t>780318-1******</t>
   </si>
   <si>
     <t>이상민</t>
   </si>
   <si>
     <t>880927-1******</t>
   </si>
   <si>
     <t>이인근</t>
   </si>
   <si>
     <t>791028-1******</t>
   </si>
   <si>
+    <t>1979ing</t>
+  </si>
+  <si>
     <t>이호석</t>
   </si>
   <si>
     <t>891115-1******</t>
   </si>
   <si>
     <t>정근환</t>
   </si>
   <si>
     <t>890607-1******</t>
   </si>
   <si>
     <t>kekejkh</t>
   </si>
   <si>
     <t>황봉연</t>
   </si>
   <si>
     <t>760910-1******</t>
   </si>
   <si>
     <t>김수연</t>
   </si>
   <si>
     <t>981212-2******</t>
@@ -380,50 +383,53 @@
     <t>711025-2******</t>
   </si>
   <si>
     <t>최정윤</t>
   </si>
   <si>
     <t>990903-2******</t>
   </si>
   <si>
     <t>최광수</t>
   </si>
   <si>
     <t>020324-3******</t>
   </si>
   <si>
     <t>최성찬</t>
   </si>
   <si>
     <t>081120-3******</t>
   </si>
   <si>
     <t>이선혜</t>
   </si>
   <si>
     <t>781009-2******</t>
+  </si>
+  <si>
+    <t>leesunhay</t>
   </si>
   <si>
     <t>유지민</t>
   </si>
   <si>
     <t xml:space="preserve"> 110314-********</t>
   </si>
   <si>
     <t>유수민</t>
   </si>
   <si>
     <t>110314-4******</t>
   </si>
   <si>
     <t>최기원</t>
   </si>
   <si>
     <t>841029-1******</t>
   </si>
   <si>
     <t>timothycgw</t>
   </si>
   <si>
     <t>황현석</t>
   </si>
@@ -994,51 +1000,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I94"/>
+  <dimension ref="A1:I96"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1631,1741 +1637,1799 @@
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25" t="s">
         <v>57</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>32</v>
       </c>
+      <c r="I25" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>29</v>
       </c>
       <c r="C26" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D26" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>29</v>
       </c>
       <c r="C27" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D27" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>32</v>
       </c>
       <c r="I27" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>29</v>
       </c>
       <c r="C28" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D28" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D29" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>32</v>
       </c>
       <c r="I29" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D30" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>32</v>
       </c>
       <c r="I30" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>29</v>
       </c>
       <c r="C31" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D31" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>32</v>
       </c>
       <c r="I31" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>29</v>
       </c>
       <c r="C32" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D32" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>32</v>
       </c>
       <c r="I32" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>29</v>
       </c>
       <c r="C33" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D33" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33" t="s">
         <v>32</v>
       </c>
       <c r="I33" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>29</v>
       </c>
       <c r="C34" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D34" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>32</v>
       </c>
       <c r="I34" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>29</v>
       </c>
       <c r="C35" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D35" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>32</v>
       </c>
       <c r="I35" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>29</v>
       </c>
       <c r="C36" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D36" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>32</v>
       </c>
       <c r="H36" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I36" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>29</v>
       </c>
       <c r="C37" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D37" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37" t="s">
         <v>32</v>
       </c>
       <c r="I37" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>29</v>
       </c>
       <c r="C38" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D38" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>29</v>
       </c>
       <c r="C39" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D39" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>29</v>
       </c>
       <c r="C40" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D40" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>29</v>
       </c>
       <c r="C41" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D41" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>29</v>
       </c>
       <c r="C42" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D42" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>32</v>
       </c>
       <c r="I42" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>29</v>
       </c>
       <c r="C43" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D43" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>29</v>
       </c>
       <c r="C44" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D44" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B45" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C45" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D45" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B46" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C46" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D46" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B47" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C47" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D47" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B48" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C48" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D48" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B49" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C49" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D49" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B50" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C50" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D50" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C51" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D51" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
-        <v>110</v>
+        <v>111</v>
+      </c>
+      <c r="I51" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B52" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C52" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D52" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B53" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C53" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D53" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B54" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C54" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D54" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H54" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I54" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B55" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C55" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D55" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I55" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B56" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C56" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D56" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I56" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B57" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C57" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D57" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B58" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C58" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D58" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B59" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C59" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D59" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I59" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B60" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C60" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D60" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B61" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C61" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D61" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B62" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C62" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D62" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B63" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C63" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D63" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
       <c r="G63" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B64" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C64" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D64" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
         <v>14</v>
       </c>
       <c r="G64" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B65" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C65" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D65" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B66" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C66" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D66" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I66" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B67" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C67" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D67" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I67" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B68" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C68" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D68" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="G68" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I68" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B69" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C69" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D69" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
       <c r="G69" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I69" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B70" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C70" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D70" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>14</v>
       </c>
       <c r="G70" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B71" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C71" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D71" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
         <v>14</v>
       </c>
       <c r="G71" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H71" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I71" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B72" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C72" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D72" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>14</v>
       </c>
       <c r="G72" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H72" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I72" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B73" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C73" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D73" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>14</v>
       </c>
       <c r="G73" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B74" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C74" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D74" t="s">
+        <v>147</v>
+      </c>
+      <c r="E74" t="s">
+        <v>13</v>
+      </c>
+      <c r="F74" t="s">
+        <v>178</v>
+      </c>
+      <c r="G74" t="s">
+        <v>111</v>
+      </c>
+      <c r="I74" t="s">
         <v>145</v>
-      </c>
-[...10 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B75" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C75" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D75" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G75" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I75" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B76" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C76" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D76" t="s">
+        <v>137</v>
+      </c>
+      <c r="E76" t="s">
+        <v>13</v>
+      </c>
+      <c r="F76" t="s">
+        <v>178</v>
+      </c>
+      <c r="G76" t="s">
+        <v>111</v>
+      </c>
+      <c r="I76" t="s">
         <v>135</v>
-      </c>
-[...10 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B77" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C77" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D77" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G77" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I77" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B78" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C78" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D78" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G78" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I78" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B79" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C79" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D79" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G79" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I79" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B80" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C80" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D80" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G80" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I80" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B81" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C81" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D81" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G81" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I81" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B82" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C82" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D82" t="s">
+        <v>171</v>
+      </c>
+      <c r="E82" t="s">
+        <v>13</v>
+      </c>
+      <c r="F82" t="s">
+        <v>178</v>
+      </c>
+      <c r="G82" t="s">
+        <v>111</v>
+      </c>
+      <c r="I82" t="s">
         <v>169</v>
-      </c>
-[...10 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B83" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C83" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D83" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>14</v>
       </c>
       <c r="G83" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B84" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C84" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D84" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
         <v>14</v>
       </c>
       <c r="G84" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B85" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C85" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D85" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G85" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B86" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C86" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D86" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G86" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B87" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C87" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D87" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G87" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B88" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C88" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D88" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
         <v>14</v>
       </c>
       <c r="G88" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B89" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C89" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D89" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G89" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B90" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C90" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D90" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G90" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B91" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C91" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D91" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G91" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B92" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C92" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D92" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
         <v>14</v>
       </c>
       <c r="G92" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B93" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C93" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D93" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G93" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B94" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C94" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D94" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G94" t="s">
-        <v>110</v>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>107</v>
+      </c>
+      <c r="B95" t="s">
+        <v>108</v>
+      </c>
+      <c r="C95" t="s">
+        <v>126</v>
+      </c>
+      <c r="D95" t="s">
+        <v>127</v>
+      </c>
+      <c r="E95" t="s">
+        <v>13</v>
+      </c>
+      <c r="F95" t="s">
+        <v>179</v>
+      </c>
+      <c r="G95" t="s">
+        <v>111</v>
+      </c>
+      <c r="I95" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>107</v>
+      </c>
+      <c r="B96" t="s">
+        <v>108</v>
+      </c>
+      <c r="C96" t="s">
+        <v>128</v>
+      </c>
+      <c r="D96" t="s">
+        <v>129</v>
+      </c>
+      <c r="E96" t="s">
+        <v>13</v>
+      </c>
+      <c r="F96" t="s">
+        <v>179</v>
+      </c>
+      <c r="G96" t="s">
+        <v>111</v>
+      </c>
+      <c r="I96" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">