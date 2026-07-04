--- v2 (2026-05-04)
+++ v3 (2026-07-04)
@@ -8,139 +8,100 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="sheet1" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="731" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="222">
   <si>
     <t>계약년도</t>
   </si>
   <si>
     <t>client</t>
   </si>
   <si>
     <t>피보험자</t>
   </si>
   <si>
     <t>ip_ssn_number</t>
   </si>
   <si>
     <t>상태</t>
   </si>
   <si>
     <t>관계</t>
   </si>
   <si>
     <t>보험기간</t>
   </si>
   <si>
     <t>키맨</t>
   </si>
   <si>
     <t>아이디</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>테스트클라이언트</t>
   </si>
   <si>
     <t>테스트1</t>
   </si>
   <si>
     <t>111111-1******</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>본인</t>
   </si>
   <si>
     <t>2024-01-01~2024-12-31</t>
   </si>
   <si>
-    <t>qwer</t>
-[...37 lines deleted...]
-  <si>
     <t>하우덴코리아</t>
   </si>
   <si>
     <t>권혜영</t>
   </si>
   <si>
     <t>730128-6******</t>
   </si>
   <si>
     <t>2024-09-25~2025-09-25</t>
   </si>
   <si>
     <t>nearwild</t>
   </si>
   <si>
     <t>김민조</t>
   </si>
   <si>
     <t>920505-2******</t>
   </si>
   <si>
     <t>mj.kim.howden</t>
   </si>
   <si>
     <t>김상만</t>
@@ -556,56 +517,62 @@
   <si>
     <t>soomichoi</t>
   </si>
   <si>
     <t>chodan</t>
   </si>
   <si>
     <t>홍예진</t>
   </si>
   <si>
     <t>000415-4******</t>
   </si>
   <si>
     <t>배우자</t>
   </si>
   <si>
     <t>자녀</t>
   </si>
   <si>
     <t>이호연</t>
   </si>
   <si>
     <t>960213-1******</t>
   </si>
   <si>
+    <t>vague0213</t>
+  </si>
+  <si>
     <t>이동운</t>
   </si>
   <si>
     <t>750209-1******</t>
   </si>
   <si>
+    <t>sacslee</t>
+  </si>
+  <si>
     <t>원영묵</t>
   </si>
   <si>
     <t>760530-2******</t>
   </si>
   <si>
     <t>이형민</t>
   </si>
   <si>
     <t>040725-3******</t>
   </si>
   <si>
     <t>이창민</t>
   </si>
   <si>
     <t>090603-3******</t>
   </si>
   <si>
     <t>이준우</t>
   </si>
   <si>
     <t>770717-1******</t>
   </si>
   <si>
     <t>최송희</t>
@@ -620,50 +587,137 @@
     <t>140609-3******</t>
   </si>
   <si>
     <t>이찬빈</t>
   </si>
   <si>
     <t>160215-3******</t>
   </si>
   <si>
     <t>김용수</t>
   </si>
   <si>
     <t>760101-1******</t>
   </si>
   <si>
     <t>이재영</t>
   </si>
   <si>
     <t>750908-2******</t>
   </si>
   <si>
     <t>김유정</t>
   </si>
   <si>
     <t>021013-4******</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>오병문</t>
+  </si>
+  <si>
+    <t>940428-1******</t>
+  </si>
+  <si>
+    <t>오세선</t>
+  </si>
+  <si>
+    <t>880210-6******</t>
+  </si>
+  <si>
+    <t>박수철</t>
+  </si>
+  <si>
+    <t>790913-1******</t>
+  </si>
+  <si>
+    <t>구수정</t>
+  </si>
+  <si>
+    <t>830831-2******</t>
+  </si>
+  <si>
+    <t>박지완</t>
+  </si>
+  <si>
+    <t>100907-3******</t>
+  </si>
+  <si>
+    <t>박지은</t>
+  </si>
+  <si>
+    <t>131119-4******</t>
+  </si>
+  <si>
+    <t>석봉창</t>
+  </si>
+  <si>
+    <t>751204-1******</t>
+  </si>
+  <si>
+    <t>장은정</t>
+  </si>
+  <si>
+    <t>771010-2******</t>
+  </si>
+  <si>
+    <t>석동현</t>
+  </si>
+  <si>
+    <t>060119-3******</t>
+  </si>
+  <si>
+    <t>석동호</t>
+  </si>
+  <si>
+    <t>080411-3******</t>
+  </si>
+  <si>
+    <t>석동우</t>
+  </si>
+  <si>
+    <t>110214-3******</t>
+  </si>
+  <si>
+    <t>정범식</t>
+  </si>
+  <si>
+    <t>731015-1******</t>
+  </si>
+  <si>
+    <t>황선희</t>
+  </si>
+  <si>
+    <t>720325-2******</t>
+  </si>
+  <si>
+    <t>정재웅</t>
+  </si>
+  <si>
+    <t>010715-3******</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1000,51 +1054,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I96"/>
+  <dimension ref="A1:I98"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1054,2382 +1108,2401 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I5" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I7" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I10" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I13" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="I15" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="I17" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="I18" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="I19" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="I20" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="I21" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C22" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="I22" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C23" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="I23" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C24" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>32</v>
+        <v>19</v>
+      </c>
+      <c r="H24" t="s">
+        <v>74</v>
+      </c>
+      <c r="I24" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C25" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="D25" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="I25" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C26" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="D26" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C27" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C28" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C29" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C30" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="I30" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C31" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C32" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C33" t="s">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
       <c r="I33" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="B34" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C34" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="B35" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C35" t="s">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="B36" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C36" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>86</v>
+        <v>105</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="B37" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="B38" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C38" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="B39" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C39" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="D39" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>32</v>
+        <v>98</v>
+      </c>
+      <c r="I39" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="B40" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C40" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="D40" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="B41" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C41" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="D41" t="s">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="B42" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C42" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
-        <v>32</v>
+        <v>98</v>
+      </c>
+      <c r="H42" t="s">
+        <v>74</v>
       </c>
       <c r="I42" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C43" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="D43" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
-        <v>32</v>
+        <v>98</v>
+      </c>
+      <c r="I43" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="B44" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="C44" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="D44" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
-        <v>32</v>
+        <v>98</v>
+      </c>
+      <c r="I44" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B45" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C45" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="D45" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>98</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B46" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C46" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="D46" t="s">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B47" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C47" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
-        <v>111</v>
+        <v>98</v>
+      </c>
+      <c r="I47" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B48" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C48" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B49" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C49" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="D49" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B50" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C50" t="s">
-        <v>121</v>
+        <v>137</v>
       </c>
       <c r="D50" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B51" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C51" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="D51" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B52" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C52" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B53" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C53" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="D53" t="s">
-        <v>129</v>
+        <v>144</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B54" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C54" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="D54" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="I54" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B55" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C55" t="s">
-        <v>133</v>
+        <v>148</v>
       </c>
       <c r="D55" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="I55" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B56" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C56" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="D56" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="I56" t="s">
-        <v>138</v>
+        <v>153</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B57" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C57" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="D57" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
-        <v>111</v>
+        <v>98</v>
+      </c>
+      <c r="I57" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B58" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C58" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="D58" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B59" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C59" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="D59" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
-        <v>111</v>
+        <v>98</v>
+      </c>
+      <c r="H59" t="s">
+        <v>74</v>
       </c>
       <c r="I59" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B60" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C60" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="D60" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
-        <v>111</v>
+        <v>98</v>
+      </c>
+      <c r="H60" t="s">
+        <v>74</v>
+      </c>
+      <c r="I60" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B61" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C61" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="D61" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B62" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C62" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="D62" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="G62" t="s">
-        <v>111</v>
+        <v>98</v>
+      </c>
+      <c r="I62" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B63" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C63" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="D63" t="s">
-        <v>153</v>
+        <v>136</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="G63" t="s">
-        <v>111</v>
+        <v>98</v>
+      </c>
+      <c r="I63" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B64" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C64" t="s">
-        <v>154</v>
+        <v>123</v>
       </c>
       <c r="D64" t="s">
-        <v>155</v>
+        <v>124</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="G64" t="s">
-        <v>111</v>
+        <v>98</v>
+      </c>
+      <c r="I64" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B65" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C65" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
       <c r="D65" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="G65" t="s">
-        <v>111</v>
+        <v>98</v>
+      </c>
+      <c r="I65" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B66" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C66" t="s">
-        <v>158</v>
+        <v>123</v>
       </c>
       <c r="D66" t="s">
-        <v>159</v>
+        <v>124</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="G66" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="I66" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B67" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C67" t="s">
-        <v>161</v>
+        <v>123</v>
       </c>
       <c r="D67" t="s">
+        <v>124</v>
+      </c>
+      <c r="E67" t="s">
+        <v>13</v>
+      </c>
+      <c r="F67" t="s">
+        <v>165</v>
+      </c>
+      <c r="G67" t="s">
+        <v>98</v>
+      </c>
+      <c r="I67" t="s">
         <v>162</v>
-      </c>
-[...10 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B68" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C68" t="s">
-        <v>164</v>
+        <v>126</v>
       </c>
       <c r="D68" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="G68" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="I68" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B69" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C69" t="s">
-        <v>167</v>
+        <v>126</v>
       </c>
       <c r="D69" t="s">
-        <v>168</v>
+        <v>127</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="G69" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="I69" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B70" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C70" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="D70" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="G70" t="s">
-        <v>111</v>
+        <v>98</v>
+      </c>
+      <c r="I70" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B71" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C71" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="D71" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
         <v>14</v>
       </c>
       <c r="G71" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="I71" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B72" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C72" t="s">
+        <v>170</v>
+      </c>
+      <c r="D72" t="s">
+        <v>171</v>
+      </c>
+      <c r="E72" t="s">
+        <v>13</v>
+      </c>
+      <c r="F72" t="s">
+        <v>14</v>
+      </c>
+      <c r="G72" t="s">
+        <v>98</v>
+      </c>
+      <c r="I72" t="s">
         <v>172</v>
-      </c>
-[...16 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B73" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C73" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D73" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="G73" t="s">
-        <v>111</v>
+        <v>98</v>
+      </c>
+      <c r="I73" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B74" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C74" t="s">
-        <v>146</v>
+        <v>175</v>
       </c>
       <c r="D74" t="s">
-        <v>147</v>
+        <v>176</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="G74" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="I74" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B75" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C75" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="D75" t="s">
-        <v>149</v>
+        <v>178</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="G75" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="I75" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B76" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C76" t="s">
-        <v>136</v>
+        <v>179</v>
       </c>
       <c r="D76" t="s">
-        <v>137</v>
+        <v>180</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
-        <v>178</v>
+        <v>14</v>
       </c>
       <c r="G76" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>98</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B77" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C77" t="s">
-        <v>139</v>
+        <v>181</v>
       </c>
       <c r="D77" t="s">
-        <v>140</v>
+        <v>182</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="G77" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>98</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B78" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C78" t="s">
-        <v>136</v>
+        <v>183</v>
       </c>
       <c r="D78" t="s">
-        <v>137</v>
+        <v>184</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="G78" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>98</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B79" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C79" t="s">
-        <v>136</v>
+        <v>185</v>
       </c>
       <c r="D79" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="G79" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>98</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B80" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C80" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="D80" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
-        <v>179</v>
+        <v>14</v>
       </c>
       <c r="G80" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>98</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B81" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C81" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="D81" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="G81" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>98</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B82" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C82" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="D82" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="G82" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>98</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B83" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C83" t="s">
-        <v>180</v>
+        <v>113</v>
       </c>
       <c r="D83" t="s">
-        <v>181</v>
+        <v>114</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="G83" t="s">
-        <v>111</v>
+        <v>98</v>
+      </c>
+      <c r="I83" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B84" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C84" t="s">
-        <v>182</v>
+        <v>115</v>
       </c>
       <c r="D84" t="s">
-        <v>183</v>
+        <v>116</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="G84" t="s">
-        <v>111</v>
+        <v>98</v>
+      </c>
+      <c r="I84" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>107</v>
+        <v>193</v>
       </c>
       <c r="B85" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C85" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="D85" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B86" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C86" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="D86" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
-        <v>179</v>
+        <v>14</v>
       </c>
       <c r="G86" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B87" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C87" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="D87" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
-        <v>179</v>
+        <v>14</v>
       </c>
       <c r="G87" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B88" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C88" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="D88" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="G88" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B89" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C89" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="D89" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="G89" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B90" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C90" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="D90" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="G90" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B91" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C91" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="D91" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
-        <v>179</v>
+        <v>14</v>
       </c>
       <c r="G91" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B92" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C92" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="D92" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="G92" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B93" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C93" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="D93" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="G93" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B94" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C94" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="D94" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="G94" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C95" t="s">
-        <v>126</v>
+        <v>214</v>
       </c>
       <c r="D95" t="s">
-        <v>127</v>
+        <v>215</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="G95" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>98</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B96" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="C96" t="s">
-        <v>128</v>
+        <v>216</v>
       </c>
       <c r="D96" t="s">
-        <v>129</v>
+        <v>217</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
-        <v>179</v>
+        <v>14</v>
       </c>
       <c r="G96" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>98</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>94</v>
+      </c>
+      <c r="B97" t="s">
+        <v>95</v>
+      </c>
+      <c r="C97" t="s">
+        <v>218</v>
+      </c>
+      <c r="D97" t="s">
+        <v>219</v>
+      </c>
+      <c r="E97" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" t="s">
+        <v>165</v>
+      </c>
+      <c r="G97" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>94</v>
+      </c>
+      <c r="B98" t="s">
+        <v>95</v>
+      </c>
+      <c r="C98" t="s">
+        <v>220</v>
+      </c>
+      <c r="D98" t="s">
+        <v>221</v>
+      </c>
+      <c r="E98" t="s">
+        <v>13</v>
+      </c>
+      <c r="F98" t="s">
+        <v>166</v>
+      </c>
+      <c r="G98" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">