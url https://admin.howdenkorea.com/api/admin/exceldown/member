--- v3 (2026-07-04)
+++ v4 (2026-09-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="sheet1" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1213" uniqueCount="294">
   <si>
     <t>계약년도</t>
   </si>
   <si>
     <t>client</t>
   </si>
   <si>
     <t>피보험자</t>
   </si>
   <si>
     <t>ip_ssn_number</t>
   </si>
   <si>
     <t>상태</t>
   </si>
   <si>
     <t>관계</t>
   </si>
   <si>
     <t>보험기간</t>
   </si>
   <si>
     <t>키맨</t>
   </si>
   <si>
@@ -175,50 +175,53 @@
   <si>
     <t>891115-1******</t>
   </si>
   <si>
     <t>정근환</t>
   </si>
   <si>
     <t>890607-1******</t>
   </si>
   <si>
     <t>kekejkh</t>
   </si>
   <si>
     <t>황봉연</t>
   </si>
   <si>
     <t>760910-1******</t>
   </si>
   <si>
     <t>김수연</t>
   </si>
   <si>
     <t>981212-2******</t>
   </si>
   <si>
+    <t>11112222</t>
+  </si>
+  <si>
     <t>sooy96399</t>
   </si>
   <si>
     <t>sooy9639</t>
   </si>
   <si>
     <t>조성정</t>
   </si>
   <si>
     <t>980411-2******</t>
   </si>
   <si>
     <t>csjcjh</t>
   </si>
   <si>
     <t>김재민</t>
   </si>
   <si>
     <t>700101-1******</t>
   </si>
   <si>
     <t>accloud</t>
   </si>
   <si>
     <t>정원식</t>
@@ -553,50 +556,53 @@
   <si>
     <t>원영묵</t>
   </si>
   <si>
     <t>760530-2******</t>
   </si>
   <si>
     <t>이형민</t>
   </si>
   <si>
     <t>040725-3******</t>
   </si>
   <si>
     <t>이창민</t>
   </si>
   <si>
     <t>090603-3******</t>
   </si>
   <si>
     <t>이준우</t>
   </si>
   <si>
     <t>770717-1******</t>
   </si>
   <si>
+    <t>ljw717</t>
+  </si>
+  <si>
     <t>최송희</t>
   </si>
   <si>
     <t>820708-2******</t>
   </si>
   <si>
     <t>이상빈</t>
   </si>
   <si>
     <t>140609-3******</t>
   </si>
   <si>
     <t>이찬빈</t>
   </si>
   <si>
     <t>160215-3******</t>
   </si>
   <si>
     <t>김용수</t>
   </si>
   <si>
     <t>760101-1******</t>
   </si>
   <si>
     <t>이재영</t>
@@ -604,120 +610,330 @@
   <si>
     <t>750908-2******</t>
   </si>
   <si>
     <t>김유정</t>
   </si>
   <si>
     <t>021013-4******</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>오병문</t>
   </si>
   <si>
     <t>940428-1******</t>
   </si>
   <si>
     <t>오세선</t>
   </si>
   <si>
     <t>880210-6******</t>
   </si>
   <si>
+    <t>tptjsl88</t>
+  </si>
+  <si>
     <t>박수철</t>
   </si>
   <si>
     <t>790913-1******</t>
   </si>
   <si>
+    <t>ppsscc123</t>
+  </si>
+  <si>
     <t>구수정</t>
   </si>
   <si>
     <t>830831-2******</t>
   </si>
   <si>
     <t>박지완</t>
   </si>
   <si>
     <t>100907-3******</t>
   </si>
   <si>
     <t>박지은</t>
   </si>
   <si>
     <t>131119-4******</t>
   </si>
   <si>
     <t>석봉창</t>
   </si>
   <si>
     <t>751204-1******</t>
   </si>
   <si>
+    <t>bcseok</t>
+  </si>
+  <si>
     <t>장은정</t>
   </si>
   <si>
     <t>771010-2******</t>
   </si>
   <si>
     <t>석동현</t>
   </si>
   <si>
     <t>060119-3******</t>
   </si>
   <si>
     <t>석동호</t>
   </si>
   <si>
     <t>080411-3******</t>
   </si>
   <si>
     <t>석동우</t>
   </si>
   <si>
     <t>110214-3******</t>
   </si>
   <si>
     <t>정범식</t>
   </si>
   <si>
     <t>731015-1******</t>
   </si>
   <si>
+    <t>cesil</t>
+  </si>
+  <si>
     <t>황선희</t>
   </si>
   <si>
     <t>720325-2******</t>
   </si>
   <si>
     <t>정재웅</t>
   </si>
   <si>
     <t>010715-3******</t>
+  </si>
+  <si>
+    <t>스트라타시스유한회사</t>
+  </si>
+  <si>
+    <t>오은혜</t>
+  </si>
+  <si>
+    <t>840127-2******</t>
+  </si>
+  <si>
+    <t>2026-07-01~2027-07-01</t>
+  </si>
+  <si>
+    <t>정인재</t>
+  </si>
+  <si>
+    <t>910511-1******</t>
+  </si>
+  <si>
+    <t>villa0511</t>
+  </si>
+  <si>
+    <t>김성민</t>
+  </si>
+  <si>
+    <t>810226-1******</t>
+  </si>
+  <si>
+    <t>최승호</t>
+  </si>
+  <si>
+    <t>900105-1******</t>
+  </si>
+  <si>
+    <t>김창종</t>
+  </si>
+  <si>
+    <t>831209-1******</t>
+  </si>
+  <si>
+    <t>김창욱</t>
+  </si>
+  <si>
+    <t>770810-1******</t>
+  </si>
+  <si>
+    <t>creasykim</t>
+  </si>
+  <si>
+    <t>신현기</t>
+  </si>
+  <si>
+    <t>831113-1******</t>
+  </si>
+  <si>
+    <t>공재걸</t>
+  </si>
+  <si>
+    <t>830526-1******</t>
+  </si>
+  <si>
+    <t>최장윤</t>
+  </si>
+  <si>
+    <t>820620-1******</t>
+  </si>
+  <si>
+    <t>star777c</t>
+  </si>
+  <si>
+    <t>이정현</t>
+  </si>
+  <si>
+    <t>860315-1******</t>
+  </si>
+  <si>
+    <t>문종윤</t>
+  </si>
+  <si>
+    <t>721016-1******</t>
+  </si>
+  <si>
+    <t>김민지</t>
+  </si>
+  <si>
+    <t>870329-2******</t>
+  </si>
+  <si>
+    <t>wowmj007</t>
+  </si>
+  <si>
+    <t>강문석</t>
+  </si>
+  <si>
+    <t>791030-1******</t>
+  </si>
+  <si>
+    <t>김남중</t>
+  </si>
+  <si>
+    <t>810128-1******</t>
+  </si>
+  <si>
+    <t>최성수</t>
+  </si>
+  <si>
+    <t>670212-1******</t>
+  </si>
+  <si>
+    <t>castcss</t>
+  </si>
+  <si>
+    <t>전태영</t>
+  </si>
+  <si>
+    <t>761223-1******</t>
+  </si>
+  <si>
+    <t>고윤이</t>
+  </si>
+  <si>
+    <t>810506-2******</t>
+  </si>
+  <si>
+    <t>2026-06-02~2027-06-02</t>
+  </si>
+  <si>
+    <t>다이프코리아</t>
+  </si>
+  <si>
+    <t>강인웅</t>
+  </si>
+  <si>
+    <t>641016-1******</t>
+  </si>
+  <si>
+    <t>2026-05-10~2027-05-10</t>
+  </si>
+  <si>
+    <t>문수원</t>
+  </si>
+  <si>
+    <t>730704-1******</t>
+  </si>
+  <si>
+    <t>오세강</t>
+  </si>
+  <si>
+    <t>740730-1******</t>
+  </si>
+  <si>
+    <t>남기섭</t>
+  </si>
+  <si>
+    <t>810718-1******</t>
+  </si>
+  <si>
+    <t>김상명</t>
+  </si>
+  <si>
+    <t>890621-1******</t>
+  </si>
+  <si>
+    <t>최성룡</t>
+  </si>
+  <si>
+    <t>851014-1******</t>
+  </si>
+  <si>
+    <t>김지만</t>
+  </si>
+  <si>
+    <t>730115-1******</t>
+  </si>
+  <si>
+    <t>김재욱</t>
+  </si>
+  <si>
+    <t>841111-1******</t>
+  </si>
+  <si>
+    <t>안정현</t>
+  </si>
+  <si>
+    <t>880815-1******</t>
+  </si>
+  <si>
+    <t>최지윤</t>
+  </si>
+  <si>
+    <t>970717-2******</t>
+  </si>
+  <si>
+    <t>박진성</t>
+  </si>
+  <si>
+    <t>740627-1******</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1054,51 +1270,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I98"/>
+  <dimension ref="A1:I161"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1512,1997 +1728,3554 @@
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>19</v>
       </c>
       <c r="I18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>19</v>
       </c>
       <c r="I19" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>19</v>
       </c>
       <c r="I20" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>16</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>19</v>
       </c>
       <c r="I21" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="I22" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="I23" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>16</v>
       </c>
       <c r="C24" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
-      <c r="H24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I24" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>16</v>
       </c>
       <c r="C25" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>19</v>
       </c>
+      <c r="H25" t="s">
+        <v>75</v>
+      </c>
       <c r="I25" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="C26" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>19</v>
+      </c>
+      <c r="I26" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>16</v>
       </c>
       <c r="C27" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>16</v>
       </c>
       <c r="C28" t="s">
+        <v>82</v>
+      </c>
+      <c r="D28" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29" t="s">
+        <v>84</v>
+      </c>
+      <c r="D29" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="C30" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>16</v>
       </c>
       <c r="C31" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>19</v>
+      </c>
+      <c r="I31" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>16</v>
       </c>
       <c r="C32" t="s">
+        <v>91</v>
+      </c>
+      <c r="D32" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" t="s">
+        <v>93</v>
+      </c>
+      <c r="D33" t="s">
         <v>94</v>
       </c>
-      <c r="B33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C34" t="s">
+        <v>97</v>
+      </c>
+      <c r="D34" t="s">
+        <v>98</v>
+      </c>
+      <c r="E34" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" t="s">
+        <v>99</v>
+      </c>
+      <c r="I34" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B35" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C35" t="s">
+        <v>101</v>
+      </c>
+      <c r="D35" t="s">
         <v>102</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B36" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C36" t="s">
+        <v>103</v>
+      </c>
+      <c r="D36" t="s">
         <v>104</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B37" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C37" t="s">
+        <v>105</v>
+      </c>
+      <c r="D37" t="s">
         <v>106</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B38" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C38" t="s">
+        <v>107</v>
+      </c>
+      <c r="D38" t="s">
         <v>108</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B39" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C39" t="s">
+        <v>109</v>
+      </c>
+      <c r="D39" t="s">
         <v>110</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B40" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C40" t="s">
+        <v>111</v>
+      </c>
+      <c r="D40" t="s">
+        <v>112</v>
+      </c>
+      <c r="E40" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>99</v>
+      </c>
+      <c r="I40" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B41" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C41" t="s">
+        <v>114</v>
+      </c>
+      <c r="D41" t="s">
         <v>115</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B42" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C42" t="s">
+        <v>116</v>
+      </c>
+      <c r="D42" t="s">
         <v>117</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B43" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C43" t="s">
+        <v>118</v>
+      </c>
+      <c r="D43" t="s">
+        <v>119</v>
+      </c>
+      <c r="E43" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>99</v>
+      </c>
+      <c r="H43" t="s">
+        <v>75</v>
+      </c>
+      <c r="I43" t="s">
         <v>120</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B44" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C44" t="s">
+        <v>121</v>
+      </c>
+      <c r="D44" t="s">
+        <v>122</v>
+      </c>
+      <c r="E44" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" t="s">
+        <v>99</v>
+      </c>
+      <c r="I44" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B45" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C45" t="s">
+        <v>124</v>
+      </c>
+      <c r="D45" t="s">
+        <v>125</v>
+      </c>
+      <c r="E45" t="s">
+        <v>13</v>
+      </c>
+      <c r="F45" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" t="s">
+        <v>99</v>
+      </c>
+      <c r="I45" t="s">
         <v>126</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B46" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C46" t="s">
+        <v>127</v>
+      </c>
+      <c r="D46" t="s">
         <v>128</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B47" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C47" t="s">
+        <v>129</v>
+      </c>
+      <c r="D47" t="s">
         <v>130</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>99</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B48" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C48" t="s">
+        <v>131</v>
+      </c>
+      <c r="D48" t="s">
+        <v>132</v>
+      </c>
+      <c r="E48" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" t="s">
+        <v>99</v>
+      </c>
+      <c r="I48" t="s">
         <v>133</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B49" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C49" t="s">
+        <v>134</v>
+      </c>
+      <c r="D49" t="s">
         <v>135</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B50" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C50" t="s">
+        <v>136</v>
+      </c>
+      <c r="D50" t="s">
         <v>137</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B51" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C51" t="s">
+        <v>138</v>
+      </c>
+      <c r="D51" t="s">
         <v>139</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B52" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C52" t="s">
+        <v>140</v>
+      </c>
+      <c r="D52" t="s">
         <v>141</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B53" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C53" t="s">
+        <v>142</v>
+      </c>
+      <c r="D53" t="s">
         <v>143</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B54" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C54" t="s">
+        <v>144</v>
+      </c>
+      <c r="D54" t="s">
         <v>145</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>99</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B55" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C55" t="s">
+        <v>146</v>
+      </c>
+      <c r="D55" t="s">
+        <v>147</v>
+      </c>
+      <c r="E55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" t="s">
+        <v>99</v>
+      </c>
+      <c r="I55" t="s">
         <v>148</v>
-      </c>
-[...13 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B56" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C56" t="s">
+        <v>149</v>
+      </c>
+      <c r="D56" t="s">
+        <v>150</v>
+      </c>
+      <c r="E56" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56" t="s">
+        <v>99</v>
+      </c>
+      <c r="I56" t="s">
         <v>151</v>
-      </c>
-[...13 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B57" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D57" t="s">
+        <v>153</v>
+      </c>
+      <c r="E57" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57" t="s">
+        <v>99</v>
+      </c>
+      <c r="I57" t="s">
         <v>154</v>
-      </c>
-[...13 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B58" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C58" t="s">
+        <v>155</v>
+      </c>
+      <c r="D58" t="s">
+        <v>156</v>
+      </c>
+      <c r="E58" t="s">
+        <v>13</v>
+      </c>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" t="s">
+        <v>99</v>
+      </c>
+      <c r="I58" t="s">
         <v>157</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B59" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C59" t="s">
+        <v>158</v>
+      </c>
+      <c r="D59" t="s">
         <v>159</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>99</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B60" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C60" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D60" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I60" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B61" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C61" t="s">
+        <v>160</v>
+      </c>
+      <c r="D61" t="s">
+        <v>161</v>
+      </c>
+      <c r="E61" t="s">
+        <v>13</v>
+      </c>
+      <c r="F61" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61" t="s">
+        <v>99</v>
+      </c>
+      <c r="H61" t="s">
+        <v>75</v>
+      </c>
+      <c r="I61" t="s">
         <v>163</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B62" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C62" t="s">
-        <v>133</v>
+        <v>164</v>
       </c>
       <c r="D62" t="s">
-        <v>134</v>
+        <v>165</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>99</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B63" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C63" t="s">
+        <v>134</v>
+      </c>
+      <c r="D63" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
         <v>166</v>
       </c>
       <c r="G63" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I63" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B64" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C64" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="D64" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G64" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I64" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B65" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C65" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D65" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>166</v>
       </c>
       <c r="G65" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I65" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B66" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C66" t="s">
+        <v>127</v>
+      </c>
+      <c r="D66" t="s">
+        <v>128</v>
+      </c>
+      <c r="E66" t="s">
+        <v>13</v>
+      </c>
+      <c r="F66" t="s">
+        <v>167</v>
+      </c>
+      <c r="G66" t="s">
+        <v>99</v>
+      </c>
+      <c r="I66" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B67" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C67" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D67" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G67" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I67" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B68" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C68" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D68" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>166</v>
       </c>
       <c r="G68" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I68" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B69" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C69" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D69" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G69" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I69" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B70" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C70" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="D70" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G70" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I70" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B71" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C71" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="D71" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="G71" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I71" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B72" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C72" t="s">
+        <v>168</v>
+      </c>
+      <c r="D72" t="s">
+        <v>169</v>
+      </c>
+      <c r="E72" t="s">
+        <v>13</v>
+      </c>
+      <c r="F72" t="s">
+        <v>14</v>
+      </c>
+      <c r="G72" t="s">
+        <v>99</v>
+      </c>
+      <c r="I72" t="s">
         <v>170</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B73" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C73" t="s">
+        <v>171</v>
+      </c>
+      <c r="D73" t="s">
+        <v>172</v>
+      </c>
+      <c r="E73" t="s">
+        <v>13</v>
+      </c>
+      <c r="F73" t="s">
+        <v>14</v>
+      </c>
+      <c r="G73" t="s">
+        <v>99</v>
+      </c>
+      <c r="I73" t="s">
         <v>173</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B74" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C74" t="s">
+        <v>174</v>
+      </c>
+      <c r="D74" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>166</v>
       </c>
       <c r="G74" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I74" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B75" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C75" t="s">
+        <v>176</v>
+      </c>
+      <c r="D75" t="s">
         <v>177</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G75" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I75" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B76" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C76" t="s">
+        <v>178</v>
+      </c>
+      <c r="D76" t="s">
         <v>179</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
-        <v>14</v>
+        <v>167</v>
       </c>
       <c r="G76" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I76" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B77" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C77" t="s">
+        <v>180</v>
+      </c>
+      <c r="D77" t="s">
         <v>181</v>
       </c>
-      <c r="D77" t="s">
+      <c r="E77" t="s">
+        <v>13</v>
+      </c>
+      <c r="F77" t="s">
+        <v>14</v>
+      </c>
+      <c r="G77" t="s">
+        <v>99</v>
+      </c>
+      <c r="I77" t="s">
         <v>182</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B78" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C78" t="s">
         <v>183</v>
       </c>
       <c r="D78" t="s">
         <v>184</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
         <v>166</v>
       </c>
       <c r="G78" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I78" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B79" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C79" t="s">
         <v>185</v>
       </c>
       <c r="D79" t="s">
         <v>186</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G79" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I79" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B80" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C80" t="s">
         <v>187</v>
       </c>
       <c r="D80" t="s">
         <v>188</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
-        <v>14</v>
+        <v>167</v>
       </c>
       <c r="G80" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I80" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B81" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C81" t="s">
         <v>189</v>
       </c>
       <c r="D81" t="s">
         <v>190</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="G81" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B82" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C82" t="s">
         <v>191</v>
       </c>
       <c r="D82" t="s">
         <v>192</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
         <v>166</v>
       </c>
       <c r="G82" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B83" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C83" t="s">
-        <v>113</v>
+        <v>193</v>
       </c>
       <c r="D83" t="s">
-        <v>114</v>
+        <v>194</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G83" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>99</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B84" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C84" t="s">
+        <v>114</v>
+      </c>
+      <c r="D84" t="s">
         <v>115</v>
       </c>
-      <c r="D84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G84" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I84" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>193</v>
+        <v>95</v>
       </c>
       <c r="B85" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C85" t="s">
-        <v>194</v>
+        <v>116</v>
       </c>
       <c r="D85" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
-        <v>14</v>
+        <v>167</v>
+      </c>
+      <c r="G85" t="s">
+        <v>99</v>
+      </c>
+      <c r="I85" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>94</v>
+        <v>195</v>
       </c>
       <c r="B86" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C86" t="s">
         <v>196</v>
       </c>
       <c r="D86" t="s">
         <v>197</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>14</v>
       </c>
-      <c r="G86" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B87" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C87" t="s">
         <v>198</v>
       </c>
       <c r="D87" t="s">
         <v>199</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>14</v>
       </c>
       <c r="G87" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I87" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B88" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C88" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D88" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="G88" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I88" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B89" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C89" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D89" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>166</v>
       </c>
       <c r="G89" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I89" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B90" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C90" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D90" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G90" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I90" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B91" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C91" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D91" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
-        <v>14</v>
+        <v>167</v>
       </c>
       <c r="G91" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I91" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B92" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C92" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D92" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="G92" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I92" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B93" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C93" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D93" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
         <v>166</v>
       </c>
       <c r="G93" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I93" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B94" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C94" t="s">
+        <v>215</v>
+      </c>
+      <c r="D94" t="s">
+        <v>216</v>
+      </c>
+      <c r="E94" t="s">
+        <v>13</v>
+      </c>
+      <c r="F94" t="s">
+        <v>167</v>
+      </c>
+      <c r="G94" t="s">
+        <v>99</v>
+      </c>
+      <c r="I94" t="s">
         <v>212</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B95" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C95" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D95" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G95" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I95" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C96" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D96" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
-        <v>14</v>
+        <v>167</v>
       </c>
       <c r="G96" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I96" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B97" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C97" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D97" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="G97" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I97" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B98" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C98" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D98" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>166</v>
       </c>
       <c r="G98" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="I98" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>95</v>
+      </c>
+      <c r="B99" t="s">
+        <v>96</v>
+      </c>
+      <c r="C99" t="s">
+        <v>226</v>
+      </c>
+      <c r="D99" t="s">
+        <v>227</v>
+      </c>
+      <c r="E99" t="s">
+        <v>13</v>
+      </c>
+      <c r="F99" t="s">
+        <v>167</v>
+      </c>
+      <c r="G99" t="s">
+        <v>99</v>
+      </c>
+      <c r="I99" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>195</v>
+      </c>
+      <c r="B100" t="s">
+        <v>228</v>
+      </c>
+      <c r="C100" t="s">
+        <v>229</v>
+      </c>
+      <c r="D100" t="s">
+        <v>230</v>
+      </c>
+      <c r="E100" t="s">
+        <v>13</v>
+      </c>
+      <c r="F100" t="s">
+        <v>14</v>
+      </c>
+      <c r="G100" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>195</v>
+      </c>
+      <c r="B101" t="s">
+        <v>228</v>
+      </c>
+      <c r="C101" t="s">
+        <v>232</v>
+      </c>
+      <c r="D101" t="s">
+        <v>233</v>
+      </c>
+      <c r="E101" t="s">
+        <v>13</v>
+      </c>
+      <c r="F101" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101" t="s">
+        <v>231</v>
+      </c>
+      <c r="I101" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>195</v>
+      </c>
+      <c r="B102" t="s">
+        <v>228</v>
+      </c>
+      <c r="C102" t="s">
+        <v>235</v>
+      </c>
+      <c r="D102" t="s">
+        <v>236</v>
+      </c>
+      <c r="E102" t="s">
+        <v>13</v>
+      </c>
+      <c r="F102" t="s">
+        <v>14</v>
+      </c>
+      <c r="G102" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>195</v>
+      </c>
+      <c r="B103" t="s">
+        <v>228</v>
+      </c>
+      <c r="C103" t="s">
+        <v>237</v>
+      </c>
+      <c r="D103" t="s">
+        <v>238</v>
+      </c>
+      <c r="E103" t="s">
+        <v>13</v>
+      </c>
+      <c r="F103" t="s">
+        <v>14</v>
+      </c>
+      <c r="G103" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>195</v>
+      </c>
+      <c r="B104" t="s">
+        <v>228</v>
+      </c>
+      <c r="C104" t="s">
+        <v>239</v>
+      </c>
+      <c r="D104" t="s">
+        <v>240</v>
+      </c>
+      <c r="E104" t="s">
+        <v>13</v>
+      </c>
+      <c r="F104" t="s">
+        <v>14</v>
+      </c>
+      <c r="G104" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>195</v>
+      </c>
+      <c r="B105" t="s">
+        <v>228</v>
+      </c>
+      <c r="C105" t="s">
+        <v>241</v>
+      </c>
+      <c r="D105" t="s">
+        <v>242</v>
+      </c>
+      <c r="E105" t="s">
+        <v>13</v>
+      </c>
+      <c r="F105" t="s">
+        <v>14</v>
+      </c>
+      <c r="G105" t="s">
+        <v>231</v>
+      </c>
+      <c r="I105" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>195</v>
+      </c>
+      <c r="B106" t="s">
+        <v>228</v>
+      </c>
+      <c r="C106" t="s">
+        <v>244</v>
+      </c>
+      <c r="D106" t="s">
+        <v>245</v>
+      </c>
+      <c r="E106" t="s">
+        <v>13</v>
+      </c>
+      <c r="F106" t="s">
+        <v>14</v>
+      </c>
+      <c r="G106" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>195</v>
+      </c>
+      <c r="B107" t="s">
+        <v>228</v>
+      </c>
+      <c r="C107" t="s">
+        <v>246</v>
+      </c>
+      <c r="D107" t="s">
+        <v>247</v>
+      </c>
+      <c r="E107" t="s">
+        <v>13</v>
+      </c>
+      <c r="F107" t="s">
+        <v>14</v>
+      </c>
+      <c r="G107" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>195</v>
+      </c>
+      <c r="B108" t="s">
+        <v>228</v>
+      </c>
+      <c r="C108" t="s">
+        <v>248</v>
+      </c>
+      <c r="D108" t="s">
+        <v>249</v>
+      </c>
+      <c r="E108" t="s">
+        <v>13</v>
+      </c>
+      <c r="F108" t="s">
+        <v>14</v>
+      </c>
+      <c r="G108" t="s">
+        <v>231</v>
+      </c>
+      <c r="I108" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>195</v>
+      </c>
+      <c r="B109" t="s">
+        <v>228</v>
+      </c>
+      <c r="C109" t="s">
+        <v>251</v>
+      </c>
+      <c r="D109" t="s">
+        <v>252</v>
+      </c>
+      <c r="E109" t="s">
+        <v>13</v>
+      </c>
+      <c r="F109" t="s">
+        <v>14</v>
+      </c>
+      <c r="G109" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>195</v>
+      </c>
+      <c r="B110" t="s">
+        <v>228</v>
+      </c>
+      <c r="C110" t="s">
+        <v>253</v>
+      </c>
+      <c r="D110" t="s">
+        <v>254</v>
+      </c>
+      <c r="E110" t="s">
+        <v>13</v>
+      </c>
+      <c r="F110" t="s">
+        <v>14</v>
+      </c>
+      <c r="G110" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>195</v>
+      </c>
+      <c r="B111" t="s">
+        <v>228</v>
+      </c>
+      <c r="C111" t="s">
+        <v>255</v>
+      </c>
+      <c r="D111" t="s">
+        <v>256</v>
+      </c>
+      <c r="E111" t="s">
+        <v>13</v>
+      </c>
+      <c r="F111" t="s">
+        <v>14</v>
+      </c>
+      <c r="G111" t="s">
+        <v>231</v>
+      </c>
+      <c r="I111" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>195</v>
+      </c>
+      <c r="B112" t="s">
+        <v>228</v>
+      </c>
+      <c r="C112" t="s">
+        <v>258</v>
+      </c>
+      <c r="D112" t="s">
+        <v>259</v>
+      </c>
+      <c r="E112" t="s">
+        <v>13</v>
+      </c>
+      <c r="F112" t="s">
+        <v>14</v>
+      </c>
+      <c r="G112" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>195</v>
+      </c>
+      <c r="B113" t="s">
+        <v>228</v>
+      </c>
+      <c r="C113" t="s">
+        <v>260</v>
+      </c>
+      <c r="D113" t="s">
+        <v>261</v>
+      </c>
+      <c r="E113" t="s">
+        <v>13</v>
+      </c>
+      <c r="F113" t="s">
+        <v>14</v>
+      </c>
+      <c r="G113" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>195</v>
+      </c>
+      <c r="B114" t="s">
+        <v>228</v>
+      </c>
+      <c r="C114" t="s">
+        <v>262</v>
+      </c>
+      <c r="D114" t="s">
+        <v>263</v>
+      </c>
+      <c r="E114" t="s">
+        <v>13</v>
+      </c>
+      <c r="F114" t="s">
+        <v>14</v>
+      </c>
+      <c r="G114" t="s">
+        <v>231</v>
+      </c>
+      <c r="I114" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>195</v>
+      </c>
+      <c r="B115" t="s">
+        <v>228</v>
+      </c>
+      <c r="C115" t="s">
+        <v>265</v>
+      </c>
+      <c r="D115" t="s">
+        <v>266</v>
+      </c>
+      <c r="E115" t="s">
+        <v>13</v>
+      </c>
+      <c r="F115" t="s">
+        <v>14</v>
+      </c>
+      <c r="G115" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>195</v>
+      </c>
+      <c r="B116" t="s">
+        <v>228</v>
+      </c>
+      <c r="C116" t="s">
+        <v>267</v>
+      </c>
+      <c r="D116" t="s">
+        <v>268</v>
+      </c>
+      <c r="E116" t="s">
+        <v>13</v>
+      </c>
+      <c r="F116" t="s">
+        <v>14</v>
+      </c>
+      <c r="G116" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>195</v>
+      </c>
+      <c r="B117" t="s">
+        <v>96</v>
+      </c>
+      <c r="C117" t="s">
+        <v>118</v>
+      </c>
+      <c r="D117" t="s">
+        <v>119</v>
+      </c>
+      <c r="E117" t="s">
+        <v>13</v>
+      </c>
+      <c r="F117" t="s">
+        <v>14</v>
+      </c>
+      <c r="G117" t="s">
+        <v>269</v>
+      </c>
+      <c r="I117" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>195</v>
+      </c>
+      <c r="B118" t="s">
+        <v>96</v>
+      </c>
+      <c r="C118" t="s">
+        <v>121</v>
+      </c>
+      <c r="D118" t="s">
+        <v>122</v>
+      </c>
+      <c r="E118" t="s">
+        <v>13</v>
+      </c>
+      <c r="F118" t="s">
+        <v>14</v>
+      </c>
+      <c r="G118" t="s">
+        <v>269</v>
+      </c>
+      <c r="I118" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>195</v>
+      </c>
+      <c r="B119" t="s">
+        <v>96</v>
+      </c>
+      <c r="C119" t="s">
+        <v>124</v>
+      </c>
+      <c r="D119" t="s">
+        <v>125</v>
+      </c>
+      <c r="E119" t="s">
+        <v>13</v>
+      </c>
+      <c r="F119" t="s">
+        <v>166</v>
+      </c>
+      <c r="G119" t="s">
+        <v>269</v>
+      </c>
+      <c r="I119" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>195</v>
+      </c>
+      <c r="B120" t="s">
+        <v>96</v>
+      </c>
+      <c r="C120" t="s">
+        <v>127</v>
+      </c>
+      <c r="D120" t="s">
+        <v>128</v>
+      </c>
+      <c r="E120" t="s">
+        <v>13</v>
+      </c>
+      <c r="F120" t="s">
+        <v>167</v>
+      </c>
+      <c r="G120" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>195</v>
+      </c>
+      <c r="B121" t="s">
+        <v>96</v>
+      </c>
+      <c r="C121" t="s">
+        <v>129</v>
+      </c>
+      <c r="D121" t="s">
+        <v>130</v>
+      </c>
+      <c r="E121" t="s">
+        <v>13</v>
+      </c>
+      <c r="F121" t="s">
+        <v>14</v>
+      </c>
+      <c r="G121" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>195</v>
+      </c>
+      <c r="B122" t="s">
+        <v>96</v>
+      </c>
+      <c r="C122" t="s">
+        <v>146</v>
+      </c>
+      <c r="D122" t="s">
+        <v>147</v>
+      </c>
+      <c r="E122" t="s">
+        <v>13</v>
+      </c>
+      <c r="F122" t="s">
+        <v>14</v>
+      </c>
+      <c r="G122" t="s">
+        <v>269</v>
+      </c>
+      <c r="I122" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>195</v>
+      </c>
+      <c r="B123" t="s">
+        <v>96</v>
+      </c>
+      <c r="C123" t="s">
+        <v>149</v>
+      </c>
+      <c r="D123" t="s">
+        <v>150</v>
+      </c>
+      <c r="E123" t="s">
+        <v>13</v>
+      </c>
+      <c r="F123" t="s">
+        <v>14</v>
+      </c>
+      <c r="G123" t="s">
+        <v>269</v>
+      </c>
+      <c r="I123" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>195</v>
+      </c>
+      <c r="B124" t="s">
+        <v>96</v>
+      </c>
+      <c r="C124" t="s">
+        <v>155</v>
+      </c>
+      <c r="D124" t="s">
+        <v>156</v>
+      </c>
+      <c r="E124" t="s">
+        <v>13</v>
+      </c>
+      <c r="F124" t="s">
+        <v>14</v>
+      </c>
+      <c r="G124" t="s">
+        <v>269</v>
+      </c>
+      <c r="I124" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>195</v>
+      </c>
+      <c r="B125" t="s">
+        <v>96</v>
+      </c>
+      <c r="C125" t="s">
+        <v>158</v>
+      </c>
+      <c r="D125" t="s">
+        <v>159</v>
+      </c>
+      <c r="E125" t="s">
+        <v>13</v>
+      </c>
+      <c r="F125" t="s">
+        <v>166</v>
+      </c>
+      <c r="G125" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>195</v>
+      </c>
+      <c r="B126" t="s">
+        <v>96</v>
+      </c>
+      <c r="C126" t="s">
+        <v>168</v>
+      </c>
+      <c r="D126" t="s">
+        <v>169</v>
+      </c>
+      <c r="E126" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126" t="s">
+        <v>14</v>
+      </c>
+      <c r="G126" t="s">
+        <v>269</v>
+      </c>
+      <c r="I126" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>195</v>
+      </c>
+      <c r="B127" t="s">
+        <v>96</v>
+      </c>
+      <c r="C127" t="s">
+        <v>171</v>
+      </c>
+      <c r="D127" t="s">
+        <v>172</v>
+      </c>
+      <c r="E127" t="s">
+        <v>13</v>
+      </c>
+      <c r="F127" t="s">
+        <v>14</v>
+      </c>
+      <c r="G127" t="s">
+        <v>269</v>
+      </c>
+      <c r="I127" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>195</v>
+      </c>
+      <c r="B128" t="s">
+        <v>96</v>
+      </c>
+      <c r="C128" t="s">
+        <v>174</v>
+      </c>
+      <c r="D128" t="s">
+        <v>175</v>
+      </c>
+      <c r="E128" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" t="s">
+        <v>166</v>
+      </c>
+      <c r="G128" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>195</v>
+      </c>
+      <c r="B129" t="s">
+        <v>96</v>
+      </c>
+      <c r="C129" t="s">
+        <v>176</v>
+      </c>
+      <c r="D129" t="s">
+        <v>177</v>
+      </c>
+      <c r="E129" t="s">
+        <v>13</v>
+      </c>
+      <c r="F129" t="s">
+        <v>167</v>
+      </c>
+      <c r="G129" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>195</v>
+      </c>
+      <c r="B130" t="s">
+        <v>96</v>
+      </c>
+      <c r="C130" t="s">
+        <v>178</v>
+      </c>
+      <c r="D130" t="s">
+        <v>179</v>
+      </c>
+      <c r="E130" t="s">
+        <v>13</v>
+      </c>
+      <c r="F130" t="s">
+        <v>167</v>
+      </c>
+      <c r="G130" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>195</v>
+      </c>
+      <c r="B131" t="s">
+        <v>96</v>
+      </c>
+      <c r="C131" t="s">
+        <v>180</v>
+      </c>
+      <c r="D131" t="s">
+        <v>181</v>
+      </c>
+      <c r="E131" t="s">
+        <v>13</v>
+      </c>
+      <c r="F131" t="s">
+        <v>14</v>
+      </c>
+      <c r="G131" t="s">
+        <v>269</v>
+      </c>
+      <c r="I131" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>195</v>
+      </c>
+      <c r="B132" t="s">
+        <v>96</v>
+      </c>
+      <c r="C132" t="s">
+        <v>183</v>
+      </c>
+      <c r="D132" t="s">
+        <v>184</v>
+      </c>
+      <c r="E132" t="s">
+        <v>13</v>
+      </c>
+      <c r="F132" t="s">
+        <v>166</v>
+      </c>
+      <c r="G132" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>195</v>
+      </c>
+      <c r="B133" t="s">
+        <v>96</v>
+      </c>
+      <c r="C133" t="s">
+        <v>185</v>
+      </c>
+      <c r="D133" t="s">
+        <v>186</v>
+      </c>
+      <c r="E133" t="s">
+        <v>13</v>
+      </c>
+      <c r="F133" t="s">
+        <v>167</v>
+      </c>
+      <c r="G133" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>195</v>
+      </c>
+      <c r="B134" t="s">
+        <v>96</v>
+      </c>
+      <c r="C134" t="s">
+        <v>187</v>
+      </c>
+      <c r="D134" t="s">
+        <v>188</v>
+      </c>
+      <c r="E134" t="s">
+        <v>13</v>
+      </c>
+      <c r="F134" t="s">
+        <v>167</v>
+      </c>
+      <c r="G134" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>195</v>
+      </c>
+      <c r="B135" t="s">
+        <v>96</v>
+      </c>
+      <c r="C135" t="s">
+        <v>189</v>
+      </c>
+      <c r="D135" t="s">
+        <v>190</v>
+      </c>
+      <c r="E135" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" t="s">
+        <v>14</v>
+      </c>
+      <c r="G135" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>195</v>
+      </c>
+      <c r="B136" t="s">
+        <v>96</v>
+      </c>
+      <c r="C136" t="s">
+        <v>191</v>
+      </c>
+      <c r="D136" t="s">
+        <v>192</v>
+      </c>
+      <c r="E136" t="s">
+        <v>13</v>
+      </c>
+      <c r="F136" t="s">
+        <v>166</v>
+      </c>
+      <c r="G136" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>195</v>
+      </c>
+      <c r="B137" t="s">
+        <v>96</v>
+      </c>
+      <c r="C137" t="s">
+        <v>193</v>
+      </c>
+      <c r="D137" t="s">
+        <v>194</v>
+      </c>
+      <c r="E137" t="s">
+        <v>13</v>
+      </c>
+      <c r="F137" t="s">
+        <v>167</v>
+      </c>
+      <c r="G137" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>195</v>
+      </c>
+      <c r="B138" t="s">
+        <v>96</v>
+      </c>
+      <c r="C138" t="s">
+        <v>198</v>
+      </c>
+      <c r="D138" t="s">
+        <v>199</v>
+      </c>
+      <c r="E138" t="s">
+        <v>13</v>
+      </c>
+      <c r="F138" t="s">
+        <v>14</v>
+      </c>
+      <c r="G138" t="s">
+        <v>269</v>
+      </c>
+      <c r="I138" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>195</v>
+      </c>
+      <c r="B139" t="s">
+        <v>96</v>
+      </c>
+      <c r="C139" t="s">
+        <v>201</v>
+      </c>
+      <c r="D139" t="s">
+        <v>202</v>
+      </c>
+      <c r="E139" t="s">
+        <v>13</v>
+      </c>
+      <c r="F139" t="s">
+        <v>14</v>
+      </c>
+      <c r="G139" t="s">
+        <v>269</v>
+      </c>
+      <c r="I139" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>195</v>
+      </c>
+      <c r="B140" t="s">
+        <v>96</v>
+      </c>
+      <c r="C140" t="s">
+        <v>204</v>
+      </c>
+      <c r="D140" t="s">
+        <v>205</v>
+      </c>
+      <c r="E140" t="s">
+        <v>13</v>
+      </c>
+      <c r="F140" t="s">
+        <v>166</v>
+      </c>
+      <c r="G140" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>195</v>
+      </c>
+      <c r="B141" t="s">
+        <v>96</v>
+      </c>
+      <c r="C141" t="s">
+        <v>206</v>
+      </c>
+      <c r="D141" t="s">
+        <v>207</v>
+      </c>
+      <c r="E141" t="s">
+        <v>13</v>
+      </c>
+      <c r="F141" t="s">
+        <v>167</v>
+      </c>
+      <c r="G141" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>195</v>
+      </c>
+      <c r="B142" t="s">
+        <v>96</v>
+      </c>
+      <c r="C142" t="s">
+        <v>208</v>
+      </c>
+      <c r="D142" t="s">
+        <v>209</v>
+      </c>
+      <c r="E142" t="s">
+        <v>13</v>
+      </c>
+      <c r="F142" t="s">
+        <v>167</v>
+      </c>
+      <c r="G142" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>195</v>
+      </c>
+      <c r="B143" t="s">
+        <v>96</v>
+      </c>
+      <c r="C143" t="s">
+        <v>210</v>
+      </c>
+      <c r="D143" t="s">
+        <v>211</v>
+      </c>
+      <c r="E143" t="s">
+        <v>13</v>
+      </c>
+      <c r="F143" t="s">
+        <v>14</v>
+      </c>
+      <c r="G143" t="s">
+        <v>269</v>
+      </c>
+      <c r="I143" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>195</v>
+      </c>
+      <c r="B144" t="s">
+        <v>96</v>
+      </c>
+      <c r="C144" t="s">
+        <v>213</v>
+      </c>
+      <c r="D144" t="s">
+        <v>214</v>
+      </c>
+      <c r="E144" t="s">
+        <v>13</v>
+      </c>
+      <c r="F144" t="s">
+        <v>166</v>
+      </c>
+      <c r="G144" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>195</v>
+      </c>
+      <c r="B145" t="s">
+        <v>96</v>
+      </c>
+      <c r="C145" t="s">
+        <v>215</v>
+      </c>
+      <c r="D145" t="s">
+        <v>216</v>
+      </c>
+      <c r="E145" t="s">
+        <v>13</v>
+      </c>
+      <c r="F145" t="s">
+        <v>167</v>
+      </c>
+      <c r="G145" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>195</v>
+      </c>
+      <c r="B146" t="s">
+        <v>96</v>
+      </c>
+      <c r="C146" t="s">
+        <v>217</v>
+      </c>
+      <c r="D146" t="s">
+        <v>218</v>
+      </c>
+      <c r="E146" t="s">
+        <v>13</v>
+      </c>
+      <c r="F146" t="s">
+        <v>167</v>
+      </c>
+      <c r="G146" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>195</v>
+      </c>
+      <c r="B147" t="s">
+        <v>96</v>
+      </c>
+      <c r="C147" t="s">
+        <v>219</v>
+      </c>
+      <c r="D147" t="s">
+        <v>220</v>
+      </c>
+      <c r="E147" t="s">
+        <v>13</v>
+      </c>
+      <c r="F147" t="s">
+        <v>167</v>
+      </c>
+      <c r="G147" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>195</v>
+      </c>
+      <c r="B148" t="s">
+        <v>96</v>
+      </c>
+      <c r="C148" t="s">
+        <v>221</v>
+      </c>
+      <c r="D148" t="s">
+        <v>222</v>
+      </c>
+      <c r="E148" t="s">
+        <v>13</v>
+      </c>
+      <c r="F148" t="s">
+        <v>14</v>
+      </c>
+      <c r="G148" t="s">
+        <v>269</v>
+      </c>
+      <c r="I148" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>195</v>
+      </c>
+      <c r="B149" t="s">
+        <v>96</v>
+      </c>
+      <c r="C149" t="s">
+        <v>224</v>
+      </c>
+      <c r="D149" t="s">
+        <v>225</v>
+      </c>
+      <c r="E149" t="s">
+        <v>13</v>
+      </c>
+      <c r="F149" t="s">
+        <v>166</v>
+      </c>
+      <c r="G149" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>195</v>
+      </c>
+      <c r="B150" t="s">
+        <v>96</v>
+      </c>
+      <c r="C150" t="s">
+        <v>226</v>
+      </c>
+      <c r="D150" t="s">
+        <v>227</v>
+      </c>
+      <c r="E150" t="s">
+        <v>13</v>
+      </c>
+      <c r="F150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G150" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>195</v>
+      </c>
+      <c r="B151" t="s">
+        <v>270</v>
+      </c>
+      <c r="C151" t="s">
+        <v>271</v>
+      </c>
+      <c r="D151" t="s">
+        <v>272</v>
+      </c>
+      <c r="E151" t="s">
+        <v>13</v>
+      </c>
+      <c r="F151" t="s">
+        <v>14</v>
+      </c>
+      <c r="G151" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>195</v>
+      </c>
+      <c r="B152" t="s">
+        <v>270</v>
+      </c>
+      <c r="C152" t="s">
+        <v>274</v>
+      </c>
+      <c r="D152" t="s">
+        <v>275</v>
+      </c>
+      <c r="E152" t="s">
+        <v>13</v>
+      </c>
+      <c r="F152" t="s">
+        <v>14</v>
+      </c>
+      <c r="G152" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>195</v>
+      </c>
+      <c r="B153" t="s">
+        <v>270</v>
+      </c>
+      <c r="C153" t="s">
+        <v>276</v>
+      </c>
+      <c r="D153" t="s">
+        <v>277</v>
+      </c>
+      <c r="E153" t="s">
+        <v>13</v>
+      </c>
+      <c r="F153" t="s">
+        <v>14</v>
+      </c>
+      <c r="G153" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>195</v>
+      </c>
+      <c r="B154" t="s">
+        <v>270</v>
+      </c>
+      <c r="C154" t="s">
+        <v>278</v>
+      </c>
+      <c r="D154" t="s">
+        <v>279</v>
+      </c>
+      <c r="E154" t="s">
+        <v>13</v>
+      </c>
+      <c r="F154" t="s">
+        <v>14</v>
+      </c>
+      <c r="G154" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>195</v>
+      </c>
+      <c r="B155" t="s">
+        <v>270</v>
+      </c>
+      <c r="C155" t="s">
+        <v>280</v>
+      </c>
+      <c r="D155" t="s">
+        <v>281</v>
+      </c>
+      <c r="E155" t="s">
+        <v>13</v>
+      </c>
+      <c r="F155" t="s">
+        <v>14</v>
+      </c>
+      <c r="G155" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>195</v>
+      </c>
+      <c r="B156" t="s">
+        <v>270</v>
+      </c>
+      <c r="C156" t="s">
+        <v>282</v>
+      </c>
+      <c r="D156" t="s">
+        <v>283</v>
+      </c>
+      <c r="E156" t="s">
+        <v>13</v>
+      </c>
+      <c r="F156" t="s">
+        <v>14</v>
+      </c>
+      <c r="G156" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>195</v>
+      </c>
+      <c r="B157" t="s">
+        <v>270</v>
+      </c>
+      <c r="C157" t="s">
+        <v>284</v>
+      </c>
+      <c r="D157" t="s">
+        <v>285</v>
+      </c>
+      <c r="E157" t="s">
+        <v>13</v>
+      </c>
+      <c r="F157" t="s">
+        <v>14</v>
+      </c>
+      <c r="G157" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>195</v>
+      </c>
+      <c r="B158" t="s">
+        <v>270</v>
+      </c>
+      <c r="C158" t="s">
+        <v>286</v>
+      </c>
+      <c r="D158" t="s">
+        <v>287</v>
+      </c>
+      <c r="E158" t="s">
+        <v>13</v>
+      </c>
+      <c r="F158" t="s">
+        <v>14</v>
+      </c>
+      <c r="G158" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>195</v>
+      </c>
+      <c r="B159" t="s">
+        <v>270</v>
+      </c>
+      <c r="C159" t="s">
+        <v>288</v>
+      </c>
+      <c r="D159" t="s">
+        <v>289</v>
+      </c>
+      <c r="E159" t="s">
+        <v>13</v>
+      </c>
+      <c r="F159" t="s">
+        <v>14</v>
+      </c>
+      <c r="G159" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>195</v>
+      </c>
+      <c r="B160" t="s">
+        <v>270</v>
+      </c>
+      <c r="C160" t="s">
+        <v>290</v>
+      </c>
+      <c r="D160" t="s">
+        <v>291</v>
+      </c>
+      <c r="E160" t="s">
+        <v>13</v>
+      </c>
+      <c r="F160" t="s">
+        <v>14</v>
+      </c>
+      <c r="G160" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>195</v>
+      </c>
+      <c r="B161" t="s">
+        <v>270</v>
+      </c>
+      <c r="C161" t="s">
+        <v>292</v>
+      </c>
+      <c r="D161" t="s">
+        <v>293</v>
+      </c>
+      <c r="E161" t="s">
+        <v>13</v>
+      </c>
+      <c r="F161" t="s">
+        <v>14</v>
+      </c>
+      <c r="G161" t="s">
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">