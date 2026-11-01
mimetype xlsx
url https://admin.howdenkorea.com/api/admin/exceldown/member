--- v4 (2026-09-02)
+++ v5 (2026-11-01)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="sheet1" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1213" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1214" uniqueCount="295">
   <si>
     <t>계약년도</t>
   </si>
   <si>
     <t>client</t>
   </si>
   <si>
     <t>피보험자</t>
   </si>
   <si>
     <t>ip_ssn_number</t>
   </si>
   <si>
     <t>상태</t>
   </si>
   <si>
     <t>관계</t>
   </si>
   <si>
     <t>보험기간</t>
   </si>
   <si>
     <t>키맨</t>
   </si>
   <si>
@@ -773,50 +773,53 @@
     <t>공재걸</t>
   </si>
   <si>
     <t>830526-1******</t>
   </si>
   <si>
     <t>최장윤</t>
   </si>
   <si>
     <t>820620-1******</t>
   </si>
   <si>
     <t>star777c</t>
   </si>
   <si>
     <t>이정현</t>
   </si>
   <si>
     <t>860315-1******</t>
   </si>
   <si>
     <t>문종윤</t>
   </si>
   <si>
     <t>721016-1******</t>
+  </si>
+  <si>
+    <t>sepiamoon</t>
   </si>
   <si>
     <t>김민지</t>
   </si>
   <si>
     <t>870329-2******</t>
   </si>
   <si>
     <t>wowmj007</t>
   </si>
   <si>
     <t>강문석</t>
   </si>
   <si>
     <t>791030-1******</t>
   </si>
   <si>
     <t>김남중</t>
   </si>
   <si>
     <t>810128-1******</t>
   </si>
   <si>
     <t>최성수</t>
   </si>
@@ -4015,1267 +4018,1270 @@
         <v>231</v>
       </c>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>195</v>
       </c>
       <c r="B110" t="s">
         <v>228</v>
       </c>
       <c r="C110" t="s">
         <v>253</v>
       </c>
       <c r="D110" t="s">
         <v>254</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
         <v>14</v>
       </c>
       <c r="G110" t="s">
         <v>231</v>
       </c>
+      <c r="I110" t="s">
+        <v>255</v>
+      </c>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>195</v>
       </c>
       <c r="B111" t="s">
         <v>228</v>
       </c>
       <c r="C111" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D111" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>14</v>
       </c>
       <c r="G111" t="s">
         <v>231</v>
       </c>
       <c r="I111" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="112" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>195</v>
       </c>
       <c r="B112" t="s">
         <v>228</v>
       </c>
       <c r="C112" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D112" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
         <v>14</v>
       </c>
       <c r="G112" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="113" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>195</v>
       </c>
       <c r="B113" t="s">
         <v>228</v>
       </c>
       <c r="C113" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D113" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
       <c r="F113" t="s">
         <v>14</v>
       </c>
       <c r="G113" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="114" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>195</v>
       </c>
       <c r="B114" t="s">
         <v>228</v>
       </c>
       <c r="C114" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D114" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
         <v>14</v>
       </c>
       <c r="G114" t="s">
         <v>231</v>
       </c>
       <c r="I114" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="115" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>195</v>
       </c>
       <c r="B115" t="s">
         <v>228</v>
       </c>
       <c r="C115" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D115" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
         <v>14</v>
       </c>
       <c r="G115" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="116" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>195</v>
       </c>
       <c r="B116" t="s">
         <v>228</v>
       </c>
       <c r="C116" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D116" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
       <c r="F116" t="s">
         <v>14</v>
       </c>
       <c r="G116" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="117" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>195</v>
       </c>
       <c r="B117" t="s">
         <v>96</v>
       </c>
       <c r="C117" t="s">
         <v>118</v>
       </c>
       <c r="D117" t="s">
         <v>119</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
         <v>14</v>
       </c>
       <c r="G117" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I117" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="118" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>195</v>
       </c>
       <c r="B118" t="s">
         <v>96</v>
       </c>
       <c r="C118" t="s">
         <v>121</v>
       </c>
       <c r="D118" t="s">
         <v>122</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
       <c r="F118" t="s">
         <v>14</v>
       </c>
       <c r="G118" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I118" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="119" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>195</v>
       </c>
       <c r="B119" t="s">
         <v>96</v>
       </c>
       <c r="C119" t="s">
         <v>124</v>
       </c>
       <c r="D119" t="s">
         <v>125</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>166</v>
       </c>
       <c r="G119" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I119" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="120" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>195</v>
       </c>
       <c r="B120" t="s">
         <v>96</v>
       </c>
       <c r="C120" t="s">
         <v>127</v>
       </c>
       <c r="D120" t="s">
         <v>128</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>167</v>
       </c>
       <c r="G120" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="121" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>195</v>
       </c>
       <c r="B121" t="s">
         <v>96</v>
       </c>
       <c r="C121" t="s">
         <v>129</v>
       </c>
       <c r="D121" t="s">
         <v>130</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
         <v>14</v>
       </c>
       <c r="G121" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="122" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>195</v>
       </c>
       <c r="B122" t="s">
         <v>96</v>
       </c>
       <c r="C122" t="s">
         <v>146</v>
       </c>
       <c r="D122" t="s">
         <v>147</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>14</v>
       </c>
       <c r="G122" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I122" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="123" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>195</v>
       </c>
       <c r="B123" t="s">
         <v>96</v>
       </c>
       <c r="C123" t="s">
         <v>149</v>
       </c>
       <c r="D123" t="s">
         <v>150</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>14</v>
       </c>
       <c r="G123" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I123" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="124" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>195</v>
       </c>
       <c r="B124" t="s">
         <v>96</v>
       </c>
       <c r="C124" t="s">
         <v>155</v>
       </c>
       <c r="D124" t="s">
         <v>156</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
         <v>14</v>
       </c>
       <c r="G124" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I124" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="125" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>195</v>
       </c>
       <c r="B125" t="s">
         <v>96</v>
       </c>
       <c r="C125" t="s">
         <v>158</v>
       </c>
       <c r="D125" t="s">
         <v>159</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
         <v>166</v>
       </c>
       <c r="G125" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>195</v>
       </c>
       <c r="B126" t="s">
         <v>96</v>
       </c>
       <c r="C126" t="s">
         <v>168</v>
       </c>
       <c r="D126" t="s">
         <v>169</v>
       </c>
       <c r="E126" t="s">
         <v>13</v>
       </c>
       <c r="F126" t="s">
         <v>14</v>
       </c>
       <c r="G126" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I126" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="127" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>195</v>
       </c>
       <c r="B127" t="s">
         <v>96</v>
       </c>
       <c r="C127" t="s">
         <v>171</v>
       </c>
       <c r="D127" t="s">
         <v>172</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
         <v>14</v>
       </c>
       <c r="G127" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I127" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="128" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>195</v>
       </c>
       <c r="B128" t="s">
         <v>96</v>
       </c>
       <c r="C128" t="s">
         <v>174</v>
       </c>
       <c r="D128" t="s">
         <v>175</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>166</v>
       </c>
       <c r="G128" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="129" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>195</v>
       </c>
       <c r="B129" t="s">
         <v>96</v>
       </c>
       <c r="C129" t="s">
         <v>176</v>
       </c>
       <c r="D129" t="s">
         <v>177</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
         <v>167</v>
       </c>
       <c r="G129" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="130" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>195</v>
       </c>
       <c r="B130" t="s">
         <v>96</v>
       </c>
       <c r="C130" t="s">
         <v>178</v>
       </c>
       <c r="D130" t="s">
         <v>179</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
         <v>167</v>
       </c>
       <c r="G130" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="131" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>195</v>
       </c>
       <c r="B131" t="s">
         <v>96</v>
       </c>
       <c r="C131" t="s">
         <v>180</v>
       </c>
       <c r="D131" t="s">
         <v>181</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
         <v>14</v>
       </c>
       <c r="G131" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I131" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="132" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>195</v>
       </c>
       <c r="B132" t="s">
         <v>96</v>
       </c>
       <c r="C132" t="s">
         <v>183</v>
       </c>
       <c r="D132" t="s">
         <v>184</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
         <v>166</v>
       </c>
       <c r="G132" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="133" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>195</v>
       </c>
       <c r="B133" t="s">
         <v>96</v>
       </c>
       <c r="C133" t="s">
         <v>185</v>
       </c>
       <c r="D133" t="s">
         <v>186</v>
       </c>
       <c r="E133" t="s">
         <v>13</v>
       </c>
       <c r="F133" t="s">
         <v>167</v>
       </c>
       <c r="G133" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="134" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>195</v>
       </c>
       <c r="B134" t="s">
         <v>96</v>
       </c>
       <c r="C134" t="s">
         <v>187</v>
       </c>
       <c r="D134" t="s">
         <v>188</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
         <v>167</v>
       </c>
       <c r="G134" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="135" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>195</v>
       </c>
       <c r="B135" t="s">
         <v>96</v>
       </c>
       <c r="C135" t="s">
         <v>189</v>
       </c>
       <c r="D135" t="s">
         <v>190</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>14</v>
       </c>
       <c r="G135" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="136" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>195</v>
       </c>
       <c r="B136" t="s">
         <v>96</v>
       </c>
       <c r="C136" t="s">
         <v>191</v>
       </c>
       <c r="D136" t="s">
         <v>192</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>166</v>
       </c>
       <c r="G136" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="137" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>195</v>
       </c>
       <c r="B137" t="s">
         <v>96</v>
       </c>
       <c r="C137" t="s">
         <v>193</v>
       </c>
       <c r="D137" t="s">
         <v>194</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
       <c r="F137" t="s">
         <v>167</v>
       </c>
       <c r="G137" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="138" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>195</v>
       </c>
       <c r="B138" t="s">
         <v>96</v>
       </c>
       <c r="C138" t="s">
         <v>198</v>
       </c>
       <c r="D138" t="s">
         <v>199</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
       <c r="F138" t="s">
         <v>14</v>
       </c>
       <c r="G138" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I138" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>195</v>
       </c>
       <c r="B139" t="s">
         <v>96</v>
       </c>
       <c r="C139" t="s">
         <v>201</v>
       </c>
       <c r="D139" t="s">
         <v>202</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
         <v>14</v>
       </c>
       <c r="G139" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I139" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="140" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>195</v>
       </c>
       <c r="B140" t="s">
         <v>96</v>
       </c>
       <c r="C140" t="s">
         <v>204</v>
       </c>
       <c r="D140" t="s">
         <v>205</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>166</v>
       </c>
       <c r="G140" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="141" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>195</v>
       </c>
       <c r="B141" t="s">
         <v>96</v>
       </c>
       <c r="C141" t="s">
         <v>206</v>
       </c>
       <c r="D141" t="s">
         <v>207</v>
       </c>
       <c r="E141" t="s">
         <v>13</v>
       </c>
       <c r="F141" t="s">
         <v>167</v>
       </c>
       <c r="G141" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="142" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>195</v>
       </c>
       <c r="B142" t="s">
         <v>96</v>
       </c>
       <c r="C142" t="s">
         <v>208</v>
       </c>
       <c r="D142" t="s">
         <v>209</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
         <v>167</v>
       </c>
       <c r="G142" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="143" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>195</v>
       </c>
       <c r="B143" t="s">
         <v>96</v>
       </c>
       <c r="C143" t="s">
         <v>210</v>
       </c>
       <c r="D143" t="s">
         <v>211</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
         <v>14</v>
       </c>
       <c r="G143" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I143" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="144" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>195</v>
       </c>
       <c r="B144" t="s">
         <v>96</v>
       </c>
       <c r="C144" t="s">
         <v>213</v>
       </c>
       <c r="D144" t="s">
         <v>214</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>166</v>
       </c>
       <c r="G144" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="145" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>195</v>
       </c>
       <c r="B145" t="s">
         <v>96</v>
       </c>
       <c r="C145" t="s">
         <v>215</v>
       </c>
       <c r="D145" t="s">
         <v>216</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
         <v>167</v>
       </c>
       <c r="G145" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="146" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>195</v>
       </c>
       <c r="B146" t="s">
         <v>96</v>
       </c>
       <c r="C146" t="s">
         <v>217</v>
       </c>
       <c r="D146" t="s">
         <v>218</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
         <v>167</v>
       </c>
       <c r="G146" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="147" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>195</v>
       </c>
       <c r="B147" t="s">
         <v>96</v>
       </c>
       <c r="C147" t="s">
         <v>219</v>
       </c>
       <c r="D147" t="s">
         <v>220</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
         <v>167</v>
       </c>
       <c r="G147" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="148" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>195</v>
       </c>
       <c r="B148" t="s">
         <v>96</v>
       </c>
       <c r="C148" t="s">
         <v>221</v>
       </c>
       <c r="D148" t="s">
         <v>222</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
         <v>14</v>
       </c>
       <c r="G148" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I148" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="149" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>195</v>
       </c>
       <c r="B149" t="s">
         <v>96</v>
       </c>
       <c r="C149" t="s">
         <v>224</v>
       </c>
       <c r="D149" t="s">
         <v>225</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
         <v>166</v>
       </c>
       <c r="G149" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="150" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>195</v>
       </c>
       <c r="B150" t="s">
         <v>96</v>
       </c>
       <c r="C150" t="s">
         <v>226</v>
       </c>
       <c r="D150" t="s">
         <v>227</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
         <v>167</v>
       </c>
       <c r="G150" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="151" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>195</v>
       </c>
       <c r="B151" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C151" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D151" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E151" t="s">
         <v>13</v>
       </c>
       <c r="F151" t="s">
         <v>14</v>
       </c>
       <c r="G151" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="152" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>195</v>
       </c>
       <c r="B152" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C152" t="s">
+        <v>275</v>
+      </c>
+      <c r="D152" t="s">
+        <v>276</v>
+      </c>
+      <c r="E152" t="s">
+        <v>13</v>
+      </c>
+      <c r="F152" t="s">
+        <v>14</v>
+      </c>
+      <c r="G152" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="153" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>195</v>
       </c>
       <c r="B153" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C153" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D153" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
         <v>14</v>
       </c>
       <c r="G153" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="154" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>195</v>
       </c>
       <c r="B154" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C154" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D154" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
         <v>14</v>
       </c>
       <c r="G154" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="155" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>195</v>
       </c>
       <c r="B155" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C155" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D155" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>14</v>
       </c>
       <c r="G155" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="156" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>195</v>
       </c>
       <c r="B156" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C156" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D156" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
       <c r="F156" t="s">
         <v>14</v>
       </c>
       <c r="G156" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="157" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>195</v>
       </c>
       <c r="B157" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C157" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D157" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E157" t="s">
         <v>13</v>
       </c>
       <c r="F157" t="s">
         <v>14</v>
       </c>
       <c r="G157" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="158" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>195</v>
       </c>
       <c r="B158" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C158" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D158" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>14</v>
       </c>
       <c r="G158" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="159" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>195</v>
       </c>
       <c r="B159" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C159" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D159" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
         <v>14</v>
       </c>
       <c r="G159" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="160" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>195</v>
       </c>
       <c r="B160" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C160" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D160" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
         <v>14</v>
       </c>
       <c r="G160" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="161" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>195</v>
       </c>
       <c r="B161" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C161" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D161" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
         <v>14</v>
       </c>
       <c r="G161" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">